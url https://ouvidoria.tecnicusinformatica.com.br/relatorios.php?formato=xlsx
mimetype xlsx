--- v0 (2026-07-17)
+++ v1 (2026-09-14)
@@ -178,144 +178,134 @@
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">RELATÓRIO ESTATÍSTICO DA OUVIDORIA - de 2026-07-01 a 2026-07-17</t>
+          <t xml:space="preserve">RELATÓRIO ESTATÍSTICO DA OUVIDORIA - de 2026-09-01 a 2026-09-14</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Gerado em 17/07/2026 16:18:03</t>
+          <t xml:space="preserve">Gerado em 14/09/2026 11:53:09</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Série Histórica (2026 - 2026)</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Ano</t>
         </is>
       </c>
       <c r="B5" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Recebidos</t>
         </is>
       </c>
       <c r="C5" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Atendidos</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2026</v>
       </c>
       <c r="B6">
         <v>2</v>
       </c>
       <c r="C6">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t xml:space="preserve">Síntese 2026-07-01 a 2026-07-17</t>
+          <t xml:space="preserve">Síntese 2026-09-01 a 2026-09-14</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">Total recebido</t>
         </is>
       </c>
       <c r="B9">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">Atendidas</t>
         </is>
       </c>
       <c r="B10">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">Pendentes</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12"/>
     <row r="13">
       <c r="A13" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Perfil dos solicitantes</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Perfil</t>
         </is>
       </c>
       <c r="B14" t="inlineStr" s="1">
         <is>
           <t xml:space="preserve">Total</t>
         </is>
       </c>
     </row>
-    <row r="15">
-[...8 lines deleted...]
-    </row>
   </sheetData>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>